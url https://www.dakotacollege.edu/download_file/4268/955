--- v0 (2025-10-20)
+++ v1 (2026-08-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0E705D1D" w14:textId="77777777" w:rsidR="00093AB0" w:rsidRDefault="00093AB0">
       <w:r w:rsidRPr="00093AB0">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43F2CE35" wp14:editId="204005AC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3543300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2891790" cy="485775"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="28575"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="22024"/>
@@ -464,1159 +464,1125 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9281" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="3190"/>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="1740"/>
       </w:tblGrid>
       <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="3EA83C9F" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42CCFEF8" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D5E41F4" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Current Information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3415054F" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>New I</w:t>
             </w:r>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>nformation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25796F1C" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A412D" w:rsidRPr="00285DE9" w14:paraId="450CAE73" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="43DDF64D" w14:textId="3D7D59AC" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Job Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="353EBA18" w14:textId="1A87E621" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4276078E" w14:textId="2B3A645E" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="4D81EEC7" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="572A631F" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1029816B" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2356A197" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A412D" w:rsidRPr="00285DE9" w14:paraId="762AAACB" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69977604" w14:textId="6501D669" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7297576F" w14:textId="68BE1DE5" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="33023150" w14:textId="6756F76A" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A412D" w:rsidRPr="00285DE9" w14:paraId="48AA3D22" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="11E141B0" w14:textId="2FE96E84" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Reports to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09A1B690" w14:textId="47541557" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1BE55994" w14:textId="40E4ACAF" w:rsidR="008A412D" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="1C94081C" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CB228BB" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Term:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29D138A5" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A76D9F2" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="2D7EA92C" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7607E2ED" w14:textId="0FFA1DF5" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FTE</w:t>
             </w:r>
             <w:r w:rsidR="008A412D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>/Standard Hours:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27998640" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47C00B4F" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="303AA200" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F2CBDCB" w14:textId="7174E52E" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Exemption Status:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="227A1985" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4131D810" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="14F54D67" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="546598B7" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Compensation Rate:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58A07F98" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="204BBF44" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="5F1CC0E1" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21A716A7" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00093AB0" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Benefits</w:t>
             </w:r>
             <w:r w:rsidR="00285DE9" w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="221CBAEB" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="433B9054" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00093AB0" w:rsidRPr="00285DE9" w14:paraId="4777D993" w14:textId="77777777" w:rsidTr="00285DE9">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6D2053D3" w14:textId="77777777" w:rsidR="00093AB0" w:rsidRDefault="00093AB0" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Other: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C3CA890" w14:textId="77777777" w:rsidR="00093AB0" w:rsidRPr="00285DE9" w:rsidRDefault="00093AB0" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E1B46CD" w14:textId="77777777" w:rsidR="00093AB0" w:rsidRPr="00285DE9" w:rsidRDefault="00093AB0" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BE2B198" w14:textId="77777777" w:rsidR="00093AB0" w:rsidRDefault="00093AB0">
       <w:pPr>
         <w:rPr>
@@ -3270,347 +3236,342 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73E7D47B" w14:textId="77777777" w:rsidR="00C31C6F" w:rsidRDefault="00C31C6F">
       <w:r>
         <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCF59A3" w14:textId="77777777" w:rsidR="00DE59B5" w:rsidRDefault="00DE59B5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4704"/>
         <w:gridCol w:w="578"/>
         <w:gridCol w:w="4078"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="7D455413" w14:textId="77777777" w:rsidTr="00CA231F">
+      <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="7D455413" w14:textId="77777777" w:rsidTr="00867871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70AE8BDE" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:after="200" w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Department Director</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7338B2B0" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="612C11A2" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72AD4BE4" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="1D762982" w14:textId="77777777" w:rsidTr="00CA231F">
+      <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="1D762982" w14:textId="77777777" w:rsidTr="00867871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="67B74C9E" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="394E76CC" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00A3017E">
             <w:pPr>
               <w:spacing w:after="200" w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Campus Dean</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E034301" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
-[...1 lines deleted...]
-              <w:spacing w:line="200" w:lineRule="exact"/>
+          <w:p w14:paraId="7E034301" w14:textId="632E31EE" w:rsidR="00A3017E" w:rsidRPr="00285DE9" w:rsidRDefault="00A3017E" w:rsidP="00A3017E">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E2E75FF" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3771A28F" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285DE9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="46FA8060" w14:textId="77777777" w:rsidTr="00CA231F">
+      <w:tr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w14:paraId="46FA8060" w14:textId="77777777" w:rsidTr="00A3017E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3491D137" w14:textId="584039F4" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="008A412D" w:rsidP="008A412D">
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3491D137" w14:textId="7C79AEA7" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="008A412D">
             <w:pPr>
               <w:spacing w:after="200" w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5913F96E" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
-          </w:tcPr>
-[...14 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E54D19E" w14:textId="6A81467A" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56638BB0" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00CA231F"/>
     <w:sectPr w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidSect="00CA231F">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="1008" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71E1EEBC" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+    <w:p w14:paraId="27EBB907" w14:textId="77777777" w:rsidR="006E3226" w:rsidRDefault="006E3226" w:rsidP="00285DE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB425E2" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+    <w:p w14:paraId="6579CCD6" w14:textId="77777777" w:rsidR="006E3226" w:rsidRDefault="006E3226" w:rsidP="00285DE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7BA4CAA0" w14:textId="0CA9CADC" w:rsidR="00285DE9" w:rsidRDefault="008A412D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BA4CAA0" w14:textId="6636172A" w:rsidR="00285DE9" w:rsidRDefault="00285DE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...20 lines deleted...]
-    <w:r w:rsidR="00285DE9" w:rsidRPr="00285DE9">
+    <w:r w:rsidRPr="00285DE9">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="343FD525" wp14:editId="0FE0C383">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3533775</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-229870</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2958465" cy="771525"/>
               <wp:effectExtent l="0" t="0" r="13335" b="28575"/>
               <wp:wrapThrough wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="0"/>
                   <wp:lineTo x="0" y="21867"/>
                   <wp:lineTo x="21558" y="21867"/>
                   <wp:lineTo x="21558" y="0"/>
                   <wp:lineTo x="0" y="0"/>
@@ -3648,70 +3609,70 @@
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="3E5E06D4" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
                           <w:pPr>
                             <w:ind w:left="720" w:firstLine="720"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:i/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:t>For Payroll Use</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3838BA20" w14:textId="4196E8CA" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+                        <w:p w14:paraId="3838BA20" w14:textId="2D0F8BAB" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Date received by </w:t>
+                            <w:t>Date received</w:t>
                           </w:r>
-                          <w:r w:rsidR="008A412D">
+                          <w:r w:rsidR="008F327C">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
-                            <w:t>HR</w:t>
+                            <w:t>/by</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:t>: ____</w:t>
                           </w:r>
                           <w:r w:rsidR="005733CE">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:t>___________</w:t>
                           </w:r>
                           <w:r w:rsidR="005733CE">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:br/>
                             <w:t xml:space="preserve">Date </w:t>
                           </w:r>
                           <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidR="005733CE">
@@ -3726,118 +3687,132 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> P</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:t>e</w:t>
                           </w:r>
                           <w:r w:rsidR="005733CE">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="1"/>
                             </w:rPr>
-                            <w:t>pleSoft:  ___________</w:t>
+                            <w:t>pleSoft</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008F327C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:spacing w:val="1"/>
+                            </w:rPr>
+                            <w:t>/by</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:spacing w:val="1"/>
+                            </w:rPr>
+                            <w:t>:  ___________</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="343FD525" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:278.25pt;margin-top:-18.1pt;width:232.95pt;height:60.75pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnWdhLUQIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjoJ4iY16hRduw4D&#10;dgO6fQBjy7EwWdREJXb29aNkN023t2F+EERKOofkIX19M3RGHJQnjbaU84uZFMpWWGu7K+X3bw9v&#10;1lJQAFuDQatKeVQkbzavX133rlALbNHUygsGsVT0rpRtCK7IMqpa1QFdoFOWDxv0HQQ2/S6rPfSM&#10;3plsMZtdZj362nmsFBF778dDuUn4TaOq8KVpSAVhSsmxhbT6tG7jmm2uodh5cK2upjDgH6LoQFsm&#10;PUHdQwCx9/ovqE5XHgmbcFFhl2HT6EqlHDib+eyPbB5bcCrlwsUhdyoT/T/Y6vPh0X31IgxvcWAB&#10;UxLkPmL1g4TFuxbsTt16j32roGbieSxZ1jsqpqex1FRQBNn2n7BmkWEfMAENje9iVThPwegswPFU&#10;dDUEUbFzcZWvl5e5FBWfrVbzfJEnCiieXjtP4b3CTsRNKT2LmtDh8JFCjAaKpyuRjNDo+kEbk4wj&#10;3RkvDsD6c9vU2EthgAI7S/mQvoRl9h3HPt5b5bPZ1Bns5v4Z3cnFXJQgE+0LKmNFz/XJ16uYDHAz&#10;NwbGSF/cI7/bnmJipoksIp9HHlO6B2pH8pp3Y7N2OvDEGN2Vcn16DEWU552tUz8H0GbcM6ixk15R&#10;olGsMGwHvhh122J9ZOU8jpPBk8ybFv0vKXqeilLSzz14xUX7YFn9q/lyGccoGct8tWDDn59sz0/A&#10;VgxVyiDFuL0L4+jtnde7lpnGfrN4yx3T6CTmc1RT3Nz5qdjTlMbROrfTred/yeY3AAAA//8DAFBL&#10;AwQUAAYACAAAACEA/5oCheAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82Y&#10;eGsXQUiDDI0fkcZLE6sXbws7Aik7S9ilxX/v9qTHyfvkfZ8ptosZxIkm11tGuFtHIIgbq3tuET4/&#10;XlcbEM4r1mqwTAg/5GBbXl8VKtf2zO90OvhWhBJ2uULovB9zKV3TkVFubUfikH3bySgfzqmVelLn&#10;UG4GGUdRJo3qOSx0aqTnjprjYTYIR7Jfo66f9D7ZvZjdWzVXVUaItzfL4wMIT4v/g+GiH9ShDE61&#10;nVk7MSCkaZYGFGGVZDGICxHF8T2IGmGTJiDLQv7/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp1nYS1ECAACTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/5oCheAAAAALAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="#bfbfbf" strokeweight="1.25pt">
               <v:stroke dashstyle="dash"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3E5E06D4" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
                     <w:pPr>
                       <w:ind w:left="720" w:firstLine="720"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:i/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:t>For Payroll Use</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="3838BA20" w14:textId="4196E8CA" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+                  <w:p w14:paraId="3838BA20" w14:textId="2D0F8BAB" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Date received by </w:t>
+                      <w:t>Date received</w:t>
                     </w:r>
-                    <w:r w:rsidR="008A412D">
+                    <w:r w:rsidR="008F327C">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
-                      <w:t>HR</w:t>
+                      <w:t>/by</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:t>: ____</w:t>
                     </w:r>
                     <w:r w:rsidR="005733CE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:t>___________</w:t>
                     </w:r>
                     <w:r w:rsidR="005733CE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:br/>
                       <w:t xml:space="preserve">Date </w:t>
                     </w:r>
                     <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidR="005733CE">
@@ -3852,208 +3827,230 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> P</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
                     <w:r w:rsidR="005733CE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="1"/>
                       </w:rPr>
-                      <w:t>pleSoft:  ___________</w:t>
+                      <w:t>pleSoft</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008F327C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:spacing w:val="1"/>
+                      </w:rPr>
+                      <w:t>/by</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:spacing w:val="1"/>
+                      </w:rPr>
+                      <w:t>:  ___________</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="through"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00A3017E">
+      <w:t>Personnel-action-change-form 8-2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="198CE97B" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+    <w:p w14:paraId="20F5B8B7" w14:textId="77777777" w:rsidR="006E3226" w:rsidRDefault="006E3226" w:rsidP="00285DE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0543E87B" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
+    <w:p w14:paraId="7F01C539" w14:textId="77777777" w:rsidR="006E3226" w:rsidRDefault="006E3226" w:rsidP="00285DE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6745B74B" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00285DE9">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t>DAKOTA COLLEGE AT BOTTINEAU</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="78959BD3" w14:textId="77777777" w:rsidR="00285DE9" w:rsidRPr="00285DE9" w:rsidRDefault="00285DE9" w:rsidP="00285DE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00285DE9">
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>Personnel Action Change Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00285DE9"/>
     <w:rsid w:val="00093AB0"/>
     <w:rsid w:val="000D707B"/>
     <w:rsid w:val="00120C6B"/>
     <w:rsid w:val="001C3675"/>
     <w:rsid w:val="00285DE9"/>
     <w:rsid w:val="00306D02"/>
     <w:rsid w:val="004829D9"/>
     <w:rsid w:val="005733CE"/>
     <w:rsid w:val="00671285"/>
+    <w:rsid w:val="006E3226"/>
     <w:rsid w:val="00704E6E"/>
+    <w:rsid w:val="00867871"/>
     <w:rsid w:val="008A412D"/>
+    <w:rsid w:val="008F327C"/>
     <w:rsid w:val="00903602"/>
+    <w:rsid w:val="00A3017E"/>
     <w:rsid w:val="00AE0088"/>
     <w:rsid w:val="00AF5257"/>
+    <w:rsid w:val="00BF4A44"/>
     <w:rsid w:val="00C22DE7"/>
     <w:rsid w:val="00C31C6F"/>
     <w:rsid w:val="00C76444"/>
     <w:rsid w:val="00CA231F"/>
     <w:rsid w:val="00CC15D0"/>
     <w:rsid w:val="00D66A2E"/>
     <w:rsid w:val="00DE59B5"/>
     <w:rsid w:val="00F92D6E"/>
     <w:rsid w:val="00FA1D16"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78F0381C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B51CC6E7-CEE6-47FC-A89D-C075B43DB932}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4518,51 +4515,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00285DE9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1138260169">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1351377569">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4822,75 +4819,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>92</Words>
-  <Characters>1240</Characters>
+  <Words>216</Words>
+  <Characters>1219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1286</CharactersWithSpaces>
+  <CharactersWithSpaces>1397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hageness, Sandra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ae5de59d5358b85e83932db09139b234115dc6caed9256021485e7e94e551c38</vt:lpwstr>
   </property>